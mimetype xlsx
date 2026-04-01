--- v1 (2025-11-19)
+++ v2 (2026-04-01)
@@ -1,577 +1,672 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Tammi_Nina\Advising\Grid\Spring 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Tammi_Nina\Advising\Grid\Fall 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C139762-D945-4499-8D85-11CA59B819BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{78F3DCE4-B7CC-4F68-9253-2C2B1830F692}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-23148" yWindow="-192" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$T$77</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$U$70</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="691" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="616" uniqueCount="91">
   <si>
     <t>Spring 2021</t>
   </si>
   <si>
     <t>Fall 2020</t>
   </si>
   <si>
     <t>Spring 2020</t>
   </si>
   <si>
     <t>Fall 2019</t>
   </si>
   <si>
     <t>Spring 2019</t>
   </si>
   <si>
     <t>Fall 2018</t>
   </si>
   <si>
     <t>Spring 2018</t>
   </si>
   <si>
     <t>Fall 2017</t>
   </si>
   <si>
     <t>Spring 2017</t>
   </si>
   <si>
-    <t>ABE 32500: Soil And Water Resource Engineering</t>
-[...142 lines deleted...]
-  <si>
     <t>Fall 2021</t>
   </si>
   <si>
     <t>Spring 2022</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>ABE 42500: Water Quality Engineering</t>
-[...19 lines deleted...]
-  <si>
     <t>Fall 2022</t>
   </si>
   <si>
     <t>Spring 2023</t>
   </si>
   <si>
-    <t>AGRY 33500: Weather And Climate</t>
-[...22 lines deleted...]
-  <si>
     <t>Fall 2023</t>
   </si>
   <si>
-    <t>CM 51000: Env Sust Const Design &amp; Devel</t>
-[...10 lines deleted...]
-  <si>
     <t>Spring 2024</t>
   </si>
   <si>
     <t>Fall 2024</t>
   </si>
   <si>
-    <t>*EEE 36001: Water Quality And Treatment Laboratory (3cr required as core; additional credits may be used as Selective)</t>
-[...10 lines deleted...]
-  <si>
     <t>Spring 2025</t>
   </si>
   <si>
     <t>Fall 2025</t>
   </si>
   <si>
-    <t>CE/EEE 55000: Physico-Chemical Processes In Environ. Engr.</t>
-[...4 lines deleted...]
-  <si>
     <t>Spring 2026</t>
   </si>
   <si>
-    <t>EEE 53000 - Life Cycle Assessment: Principles And Applications</t>
-[...4 lines deleted...]
-  <si>
     <t>MSE 53500 Lean Manufacturing of Materials</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CCE 36100 Transportation Engineering   </t>
+  </si>
+  <si>
+    <t>CCE 51500 Building Energy Audits</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CCE 51700 Smart Building Systems Modeling </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CCE 56100 Transportation Systems Evaluation  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CCE 56600 Transportation Planning     </t>
+  </si>
+  <si>
+    <t>EEE 58100 Principles of Sustainable Biomanufacturing</t>
+  </si>
+  <si>
+    <t>NRES 38010 Hazardous Waste Handling</t>
+  </si>
+  <si>
+    <t>CCE 52500 Built Environment Modeling</t>
+  </si>
+  <si>
+    <t>Fall 2026</t>
+  </si>
+  <si>
+    <t>EEE 51601 Indoor Air Quality</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EEE 53700 Design for Sustainable Electronics  </t>
+  </si>
+  <si>
+    <t>EEE SELECTIVE (Gray Selective = CoE)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CCE 55800 Plastics in Infrastructure and Environment </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (offered Summer only)</t>
+    </r>
+  </si>
+  <si>
+    <t>ABE 32500 Soil And Water Resource Engineering</t>
+  </si>
+  <si>
+    <t>ABE 42500 Water Quality Engineering</t>
+  </si>
+  <si>
+    <t>AGRY 25500 Soil Science</t>
+  </si>
+  <si>
+    <t>AGRY 33500 Weather And Climate</t>
+  </si>
+  <si>
+    <t>AGRY 33700 Environmental Hydrology</t>
+  </si>
+  <si>
+    <t>AGRY 45000 Soil Conservation and Water Management</t>
+  </si>
+  <si>
+    <t>AGRY 54000 Soil Chemistry</t>
+  </si>
+  <si>
+    <t>AGRY 58500 Soils and Land Use</t>
+  </si>
+  <si>
+    <t>AGRY/EEE 38500 Environmental Soil Chemistry</t>
+  </si>
+  <si>
+    <t>AGRY/EEE 54400 Environmental Organic Chemistry</t>
+  </si>
+  <si>
+    <t>ASM 54000 GIS Applications</t>
+  </si>
+  <si>
+    <t>BIOL 48300 Environmental and Conservation Biology</t>
+  </si>
+  <si>
+    <t>CCE 31100 Arch Engineering</t>
+  </si>
+  <si>
+    <t>CCE 38300 Geotechnical Engineering I</t>
+  </si>
+  <si>
+    <t>CCE 41300 Building Envelope Design And Thermal Loads</t>
+  </si>
+  <si>
+    <t>CCE 41400 Building Mechanical And Electrical System Design</t>
+  </si>
+  <si>
+    <t>CCE 44000 Urban Hydraulics</t>
+  </si>
+  <si>
+    <t>CCE 44200 Introduction to Hydrology</t>
+  </si>
+  <si>
+    <t>CCE 44300 Introductory Environmental Fluid Mechanics</t>
+  </si>
+  <si>
+    <t>CCE 45700 Air Pollution Control And Design</t>
+  </si>
+  <si>
+    <t>CCE 54000 Open Channel Hydraulics</t>
+  </si>
+  <si>
+    <t>CCE 54300 Coastal Engineering</t>
+  </si>
+  <si>
+    <t>CCE 54900 Computational Watershed Hydrology</t>
+  </si>
+  <si>
+    <t>CCE 55700 Air Quality Management</t>
+  </si>
+  <si>
+    <t>CM 51000 Env Sust Const Design &amp; Devel</t>
+  </si>
+  <si>
+    <t>EAPS 22500 Science Of The Atmosphere</t>
+  </si>
+  <si>
+    <t>EAPS 58400 Hydrogeology</t>
+  </si>
+  <si>
+    <t>EEE/AGRY 38500/39500 Environmental Soil Chemistry</t>
+  </si>
+  <si>
+    <t>EEE 45600 Wastewater Treatmt Processes</t>
+  </si>
+  <si>
+    <t>EEE/AGRY 54400 Environmental Organic Chemistry</t>
+  </si>
+  <si>
+    <t>EEE 55201 Environmental Biotechnology</t>
+  </si>
+  <si>
+    <t>EEE 55401 Water Chemistry For Env Eco Eng</t>
+  </si>
+  <si>
+    <t>EEE 57000 Solid &amp; Haz Waste Mgmt</t>
+  </si>
+  <si>
+    <t>FNR 21000 Natural Resource Information Management</t>
+  </si>
+  <si>
+    <t>FNR 44500 Urban Forest Issues</t>
+  </si>
+  <si>
+    <t>FNR 54300 Conservation Biology I</t>
+  </si>
+  <si>
+    <t>IE 34300 Engineering Economics</t>
+  </si>
+  <si>
+    <t>ME 43000 Power Engineering</t>
+  </si>
+  <si>
+    <t>ME 51400 Fundamentals of Wind Energy</t>
+  </si>
+  <si>
+    <t>ME 52900 Sustainable Energy Options And Analysis</t>
+  </si>
+  <si>
+    <t>MET 42200 Power Plants And Energy Conversion</t>
+  </si>
+  <si>
+    <t>ABE 42600  Ecological Restoration Engineering</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EEE 47200  CommunityEngaged Engineering &amp; Design </t>
+  </si>
+  <si>
+    <t>EEE 53000  Life Cycle Assessment Principles And Applications</t>
+  </si>
+  <si>
+    <t>EEE 55000 PhysicoChemical Processes In Environ. Engr.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">EEE 56000 Check Schedule of Classes for options. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Any EEE 56000 is allowed as EEE Selective; students must confirm appropriate requisite knowledge from instructor or SEE office; Senior classification required</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">EEE 59500 Check Schedule of Classes for options. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Any EEE 59500 is allowed as EEE Selective; students must confirm appropriate requisite knowledge from instructor or SEE office; Junior classification required</t>
+    </r>
+  </si>
+  <si>
+    <t>EEE 59500 Urban Mobility Optimization (variable title)</t>
+  </si>
+  <si>
+    <t>EEE 59500 Industrial Carbon Accounting (variable title)</t>
+  </si>
+  <si>
+    <t>EEE 56000 Env Ecol Reg And Compliance (variable title)</t>
+  </si>
+  <si>
+    <t>CCE 49700 Water Treatment (variable title)</t>
+  </si>
+  <si>
+    <t>CCE 59700 Disasters &amp; Emergencies (variable title)</t>
+  </si>
+  <si>
+    <t>CCE 59700 Environ Analytical Chemistry (variable title)</t>
+  </si>
+  <si>
+    <t>CCE 59700 Environmental Fluid Mechanics (variable title)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">CE 59700 Plastics In Infrast &amp; Environ (variable title; </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>offered Summer only</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">ME 49601 Climate Change &amp; Renewable Enrgy (variable title) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ME 59700 Solar Energy Technology (variable title) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <fgColor theme="0" tint="-0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -813,3242 +908,2963 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=AGRY&amp;crse_numb_in=58500" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=CE&amp;crse_numb_in=38300" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=CE&amp;crse_numb_in=54000" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=IE&amp;crse_numb_in=34300" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=CE&amp;crse_numb_in=44000" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=EEE&amp;crse_numb_in=45600" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=ME&amp;crse_numb_in=51400" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202230&amp;subj_code_in=EEE&amp;crse_numb_in=47200" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202410&amp;subj_code_in=EEE&amp;crse_numb_in=55201" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=CE&amp;crse_numb_in=55000" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=AGRY&amp;crse_numb_in=45000" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=ABE&amp;crse_numb_in=52700" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=BIOL&amp;crse_numb_in=54900" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=CE&amp;crse_numb_in=55000" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=AGRY&amp;crse_numb_in=56000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=CE&amp;crse_numb_in=51200" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=EAPS&amp;crse_numb_in=58400" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=FNR&amp;crse_numb_in=54300" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=ME&amp;crse_numb_in=41300" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=NUCL&amp;crse_numb_in=30000" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202510&amp;subj_code_in=EEE&amp;crse_numb_in=36002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202610&amp;subj_code_in=MSE&amp;crse_numb_in=53500" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=AGRY&amp;crse_numb_in=33700" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=CE&amp;crse_numb_in=41300" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=AGRY&amp;crse_numb_in=25500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=AGRY&amp;crse_numb_in=54400" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=ASM&amp;crse_numb_in=54000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=CE&amp;crse_numb_in=44300" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=CE&amp;crse_numb_in=54300" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=CE&amp;crse_numb_in=55700" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=FNR&amp;crse_numb_in=21000" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=ME&amp;crse_numb_in=52900" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202210&amp;subj_code_in=CM&amp;crse_numb_in=51000" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202610&amp;subj_code_in=EEE&amp;crse_numb_in=53000" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=AGRY&amp;crse_numb_in=54000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202410&amp;subj_code_in=EEE&amp;crse_numb_in=57000" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=ABE&amp;crse_numb_in=56000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=AGRY&amp;crse_numb_in=58000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=CE&amp;crse_numb_in=31100" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=CE&amp;crse_numb_in=51501" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=EDCI&amp;crse_numb_in=50600" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=FNR&amp;crse_numb_in=55800" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=NUCL&amp;crse_numb_in=47000" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=CE&amp;crse_numb_in=41400" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=ME&amp;crse_numb_in=43000" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202510&amp;subj_code_in=EEE&amp;crse_numb_in=55401" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=ABE&amp;crse_numb_in=32500" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=AGRY&amp;crse_numb_in=38500" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=BIOL&amp;crse_numb_in=48300" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=CE&amp;crse_numb_in=45700" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=CE&amp;crse_numb_in=54900" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=FNR&amp;crse_numb_in=35700" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purdueme.com/wp-content/uploads/2022/09/ME-49601_Climate-Change-and-Renewable-Energy-Technologies_Bansal_Spring-2023-v1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202610&amp;subj_code_in=ABE&amp;crse_numb_in=42600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=AGRY&amp;crse_numb_in=54500" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=EAPS&amp;crse_numb_in=30900" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202010&amp;subj_code_in=MET&amp;crse_numb_in=42200" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://selfservice.mypurdue.purdue.edu/prod/bwckctlg.p_disp_course_detail?cat_term_in=202510&amp;subj_code_in=EEE&amp;crse_numb_in=36001" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:T77"/>
+  <dimension ref="A1:U71"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B81" sqref="B81"/>
+      <pane ySplit="1" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="25.2" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.90625" defaultRowHeight="33.5" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="51.5546875" style="1" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="20" max="20" width="16" style="2" customWidth="1"/>
+    <col min="1" max="1" width="51.54296875" style="30" customWidth="1"/>
+    <col min="2" max="2" width="14.90625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="15.6328125" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.6328125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.453125" style="4" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.6328125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="15.54296875" style="4" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="13.6328125" style="4" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16" style="4" customWidth="1"/>
+    <col min="10" max="10" width="13.6328125" style="4" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="16" style="4" customWidth="1"/>
+    <col min="12" max="12" width="13.6328125" style="4" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="16" style="4" customWidth="1"/>
+    <col min="14" max="14" width="13.6328125" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="16" style="4" customWidth="1"/>
+    <col min="16" max="16" width="13.6328125" style="29" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="16" style="29" customWidth="1"/>
+    <col min="18" max="18" width="13.6328125" style="29" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="16" style="29" customWidth="1"/>
+    <col min="20" max="20" width="13.6328125" style="29" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="16" style="29" customWidth="1"/>
+    <col min="22" max="16384" width="8.90625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="17" customFormat="1" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C1" s="8" t="s">
+    <row r="1" spans="1:21" s="20" customFormat="1" ht="33.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="D1" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E1" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="F1" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H1" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="J1" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M1" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="N1" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="O1" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="P1" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q1" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="R1" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="T1" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="U1" s="19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C2" s="11"/>
+      <c r="D2" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" s="11"/>
+      <c r="F2" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" s="11"/>
+      <c r="H2" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="I2" s="11"/>
+      <c r="J2" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="K2" s="11"/>
+      <c r="L2" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="M2" s="11"/>
+      <c r="N2" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="O2" s="11"/>
+      <c r="P2" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q2" s="13"/>
+      <c r="R2" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="S2" s="13"/>
+      <c r="T2" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="U2" s="13"/>
+    </row>
+    <row r="3" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" s="2"/>
+      <c r="E3" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="2"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="8"/>
+      <c r="Q3" s="9"/>
+      <c r="R3" s="8"/>
+      <c r="S3" s="9"/>
+      <c r="T3" s="8"/>
+      <c r="U3" s="9"/>
+    </row>
+    <row r="4" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B4" s="2"/>
+      <c r="C4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="2"/>
+      <c r="E4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="2"/>
+      <c r="G4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H4" s="2"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="2"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="8"/>
+      <c r="Q4" s="9"/>
+      <c r="R4" s="8"/>
+      <c r="S4" s="9"/>
+      <c r="T4" s="8"/>
+      <c r="U4" s="9"/>
+    </row>
+    <row r="5" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P5" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q5" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R5" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S5" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T5" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U5" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="2"/>
+      <c r="C6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="2"/>
+      <c r="E6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="2"/>
+      <c r="G6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H6" s="2"/>
+      <c r="I6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J6" s="2"/>
+      <c r="K6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L6" s="2"/>
+      <c r="M6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N6" s="2"/>
+      <c r="O6" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P6" s="8"/>
+      <c r="Q6" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T6" s="8"/>
+      <c r="U6" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="2"/>
+      <c r="C7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="2"/>
+      <c r="E7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="2"/>
+      <c r="G7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" s="2"/>
+      <c r="I7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J7" s="2"/>
+      <c r="K7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L7" s="2"/>
+      <c r="M7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N7" s="2"/>
+      <c r="O7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P7" s="8"/>
+      <c r="Q7" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T7" s="8"/>
+      <c r="U7" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="5"/>
+      <c r="H8" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K8" s="5"/>
+      <c r="L8" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M8" s="5"/>
+      <c r="N8" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O8" s="5"/>
+      <c r="P8" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q8" s="9"/>
+      <c r="R8" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S8" s="9"/>
+      <c r="T8" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U8" s="9"/>
+    </row>
+    <row r="9" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" s="2"/>
+      <c r="C9" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="2"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="2"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="2"/>
+      <c r="M9" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N9" s="2"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="8"/>
+      <c r="Q9" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="9"/>
+      <c r="T9" s="8"/>
+      <c r="U9" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="2"/>
+      <c r="C10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="2"/>
+      <c r="G10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H10" s="2"/>
+      <c r="I10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J10" s="2"/>
+      <c r="K10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L10" s="2"/>
+      <c r="M10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N10" s="2"/>
+      <c r="O10" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P10" s="8"/>
+      <c r="Q10" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T10" s="8"/>
+      <c r="U10" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="5"/>
+      <c r="H11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K11" s="5"/>
+      <c r="L11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M11" s="5"/>
+      <c r="N11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O11" s="5"/>
+      <c r="P11" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q11" s="9"/>
+      <c r="R11" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S11" s="9"/>
+      <c r="T11" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U11" s="9"/>
+    </row>
+    <row r="12" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="2"/>
+      <c r="C12" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="2"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="2"/>
+      <c r="G12" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H12" s="2"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L12" s="2"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="2"/>
+      <c r="O12" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P12" s="8"/>
+      <c r="Q12" s="9"/>
+      <c r="R12" s="8"/>
+      <c r="S12" s="9"/>
+      <c r="T12" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U12" s="9"/>
+    </row>
+    <row r="13" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="5"/>
+      <c r="F13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="5"/>
+      <c r="H13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K13" s="5"/>
+      <c r="L13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M13" s="5"/>
+      <c r="N13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O13" s="5"/>
+      <c r="P13" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q13" s="9"/>
+      <c r="R13" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S13" s="9"/>
+      <c r="T13" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U13" s="9"/>
+    </row>
+    <row r="14" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="2"/>
+      <c r="C14" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="2"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H14" s="2"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L14" s="2"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="2"/>
+      <c r="O14" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="9"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T14" s="8"/>
+      <c r="U14" s="9"/>
+    </row>
+    <row r="15" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O15" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P15" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q15" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R15" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S15" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T15" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U15" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="I16" s="6"/>
+      <c r="J16" s="3"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="3"/>
+      <c r="M16" s="6"/>
+      <c r="N16" s="3"/>
+      <c r="O16" s="6"/>
+      <c r="P16" s="8"/>
+      <c r="Q16" s="9"/>
+      <c r="R16" s="8"/>
+      <c r="S16" s="9"/>
+      <c r="T16" s="8"/>
+      <c r="U16" s="9"/>
+    </row>
+    <row r="17" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N17" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O17" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P17" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q17" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R17" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S17" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T17" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U17" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="5"/>
+      <c r="H18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I18" s="5"/>
+      <c r="J18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K18" s="5"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O18" s="5"/>
+      <c r="P18" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q18" s="9"/>
+      <c r="R18" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S18" s="9"/>
+      <c r="T18" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U18" s="9"/>
+    </row>
+    <row r="19" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="2"/>
+      <c r="C19" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="2"/>
+      <c r="E19" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="2"/>
+      <c r="G19" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H19" s="2"/>
+      <c r="I19" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="2"/>
+      <c r="K19" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L19" s="2"/>
+      <c r="M19" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N19" s="2"/>
+      <c r="O19" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P19" s="8"/>
+      <c r="Q19" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T19" s="8"/>
+      <c r="U19" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="5"/>
+      <c r="H20" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I20" s="5"/>
+      <c r="J20" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K20" s="5"/>
+      <c r="L20" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M20" s="5"/>
+      <c r="N20" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O20" s="5"/>
+      <c r="P20" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q20" s="9"/>
+      <c r="R20" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S20" s="9"/>
+      <c r="T20" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U20" s="9"/>
+    </row>
+    <row r="21" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="2"/>
+      <c r="E21" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="2"/>
+      <c r="G21" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H21" s="2"/>
+      <c r="I21" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J21" s="2"/>
+      <c r="K21" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L21" s="2"/>
+      <c r="M21" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N21" s="2"/>
+      <c r="O21" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P21" s="8"/>
+      <c r="Q21" s="9"/>
+      <c r="R21" s="8"/>
+      <c r="S21" s="9"/>
+      <c r="T21" s="8"/>
+      <c r="U21" s="9"/>
+    </row>
+    <row r="22" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="2"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="8"/>
+      <c r="Q22" s="9"/>
+      <c r="R22" s="8"/>
+      <c r="S22" s="9"/>
+      <c r="T22" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U22" s="9"/>
+    </row>
+    <row r="23" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23" s="2"/>
+      <c r="C23" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="2"/>
+      <c r="E23" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="2"/>
+      <c r="G23" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H23" s="2"/>
+      <c r="I23" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J23" s="2"/>
+      <c r="K23" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L23" s="2"/>
+      <c r="M23" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N23" s="2"/>
+      <c r="O23" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T23" s="8"/>
+      <c r="U23" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" s="3"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="3"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="3"/>
+      <c r="K24" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="L24" s="3"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="3"/>
+      <c r="O24" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="P24" s="8"/>
+      <c r="Q24" s="9"/>
+      <c r="R24" s="8"/>
+      <c r="S24" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T24" s="8"/>
+      <c r="U24" s="9"/>
+    </row>
+    <row r="25" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="6"/>
+      <c r="D25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="6"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="I25" s="6"/>
+      <c r="J25" s="3"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="3"/>
+      <c r="M25" s="6"/>
+      <c r="N25" s="3"/>
+      <c r="O25" s="6"/>
+      <c r="P25" s="8"/>
+      <c r="Q25" s="9"/>
+      <c r="R25" s="8"/>
+      <c r="S25" s="9"/>
+      <c r="T25" s="8"/>
+      <c r="U25" s="9"/>
+    </row>
+    <row r="26" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="3"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" s="6"/>
+      <c r="H26" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="I26" s="6"/>
+      <c r="J26" s="3"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="3"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="3"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="8"/>
+      <c r="Q26" s="9"/>
+      <c r="R26" s="8"/>
+      <c r="S26" s="9"/>
+      <c r="T26" s="8"/>
+      <c r="U26" s="9"/>
+    </row>
+    <row r="27" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="3"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="6"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="3"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="3"/>
+      <c r="M27" s="6"/>
+      <c r="N27" s="3"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="8"/>
+      <c r="Q27" s="9"/>
+      <c r="R27" s="8"/>
+      <c r="S27" s="9"/>
+      <c r="T27" s="8"/>
+      <c r="U27" s="9"/>
+    </row>
+    <row r="28" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C28" s="5"/>
+      <c r="D28" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="5"/>
+      <c r="H28" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I28" s="5"/>
+      <c r="J28" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K28" s="5"/>
+      <c r="L28" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M28" s="5"/>
+      <c r="N28" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O28" s="5"/>
+      <c r="P28" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q28" s="9"/>
+      <c r="R28" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S28" s="9"/>
+      <c r="T28" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U28" s="9"/>
+    </row>
+    <row r="29" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29" s="2"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" s="5"/>
+      <c r="H29" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I29" s="5"/>
+      <c r="J29" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K29" s="5"/>
+      <c r="L29" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M29" s="5"/>
+      <c r="N29" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O29" s="5"/>
+      <c r="P29" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q29" s="9"/>
+      <c r="R29" s="8"/>
+      <c r="S29" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T29" s="8"/>
+      <c r="U29" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="5"/>
+      <c r="H30" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I30" s="5"/>
+      <c r="J30" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L30" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M30" s="5"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q30" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T30" s="8"/>
+      <c r="U30" s="9"/>
+    </row>
+    <row r="31" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" s="5"/>
+      <c r="F31" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="5"/>
+      <c r="H31" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I31" s="5"/>
+      <c r="J31" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K31" s="5"/>
+      <c r="L31" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M31" s="5"/>
+      <c r="N31" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O31" s="5"/>
+      <c r="P31" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q31" s="9"/>
+      <c r="R31" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S31" s="9"/>
+      <c r="T31" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U31" s="9"/>
+    </row>
+    <row r="32" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="3"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="6"/>
+      <c r="J32" s="3"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="3"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="3"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="9"/>
+      <c r="R32" s="8"/>
+      <c r="S32" s="9"/>
+      <c r="T32" s="8"/>
+      <c r="U32" s="9"/>
+    </row>
+    <row r="33" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="3"/>
+      <c r="C33" s="6"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="I33" s="6"/>
+      <c r="J33" s="3"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="3"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="3"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="8"/>
+      <c r="Q33" s="9"/>
+      <c r="R33" s="8"/>
+      <c r="S33" s="9"/>
+      <c r="T33" s="8"/>
+      <c r="U33" s="9"/>
+    </row>
+    <row r="34" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="B34" s="3"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="3"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="3"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="3"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="3"/>
+      <c r="O34" s="6"/>
+      <c r="P34" s="8"/>
+      <c r="Q34" s="9"/>
+      <c r="R34" s="8"/>
+      <c r="S34" s="9"/>
+      <c r="T34" s="8"/>
+      <c r="U34" s="9"/>
+    </row>
+    <row r="35" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="22" t="s">
+        <v>85</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C35" s="5"/>
+      <c r="D35" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" s="5"/>
+      <c r="F35" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="5"/>
+      <c r="H35" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I35" s="5"/>
+      <c r="J35" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K35" s="5"/>
+      <c r="L35" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M35" s="5"/>
+      <c r="N35" s="2"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="8"/>
+      <c r="Q35" s="9"/>
+      <c r="R35" s="8"/>
+      <c r="S35" s="9"/>
+      <c r="T35" s="8"/>
+      <c r="U35" s="9"/>
+    </row>
+    <row r="36" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C36" s="6"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="5"/>
+      <c r="H36" s="2"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K36" s="5"/>
+      <c r="L36" s="2"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="2"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="8"/>
+      <c r="Q36" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R36" s="8"/>
+      <c r="S36" s="9"/>
+      <c r="T36" s="8"/>
+      <c r="U36" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="3"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J37" s="3"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="6"/>
+      <c r="N37" s="3"/>
+      <c r="O37" s="6"/>
+      <c r="P37" s="8"/>
+      <c r="Q37" s="9"/>
+      <c r="R37" s="8"/>
+      <c r="S37" s="9"/>
+      <c r="T37" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U37" s="9"/>
+    </row>
+    <row r="38" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B38" s="3"/>
+      <c r="C38" s="6"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="H38" s="3"/>
+      <c r="I38" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J38" s="3"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="6"/>
+      <c r="N38" s="3"/>
+      <c r="O38" s="6"/>
+      <c r="P38" s="8"/>
+      <c r="Q38" s="9"/>
+      <c r="R38" s="8"/>
+      <c r="S38" s="9"/>
+      <c r="T38" s="8"/>
+      <c r="U38" s="9"/>
+    </row>
+    <row r="39" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="B39" s="3"/>
+      <c r="C39" s="5"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="6"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="H39" s="3"/>
+      <c r="I39" s="6"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="L39" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N39" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O39" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P39" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q39" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R39" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S39" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T39" s="8"/>
+      <c r="U39" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C40" s="5"/>
+      <c r="D40" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="6"/>
+      <c r="F40" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="6"/>
+      <c r="H40" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="I40" s="6"/>
+      <c r="J40" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="K40" s="6"/>
+      <c r="L40" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M40" s="5"/>
+      <c r="N40" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O40" s="5"/>
+      <c r="P40" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q40" s="9"/>
+      <c r="R40" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S40" s="9"/>
+      <c r="T40" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U40" s="9"/>
+    </row>
+    <row r="41" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C41" s="5"/>
+      <c r="D41" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="6"/>
+      <c r="F41" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="6"/>
+      <c r="H41" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I41" s="5"/>
+      <c r="J41" s="2"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M41" s="5"/>
+      <c r="N41" s="2"/>
+      <c r="O41" s="5"/>
+      <c r="P41" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q41" s="9"/>
+      <c r="R41" s="8"/>
+      <c r="S41" s="9"/>
+      <c r="T41" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U41" s="9"/>
+    </row>
+    <row r="42" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" s="5"/>
+      <c r="D42" s="2"/>
+      <c r="E42" s="6"/>
+      <c r="F42" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="6"/>
+      <c r="H42" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I42" s="5"/>
+      <c r="J42" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K42" s="5"/>
+      <c r="L42" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M42" s="5"/>
+      <c r="N42" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O42" s="5"/>
+      <c r="P42" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q42" s="9"/>
+      <c r="R42" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S42" s="9"/>
+      <c r="T42" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U42" s="9"/>
+    </row>
+    <row r="43" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C43" s="5"/>
+      <c r="D43" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="6"/>
+      <c r="F43" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="6"/>
+      <c r="H43" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I43" s="5"/>
+      <c r="J43" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K43" s="5"/>
+      <c r="L43" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M43" s="5"/>
+      <c r="N43" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O43" s="5"/>
+      <c r="P43" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q43" s="9"/>
+      <c r="R43" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S43" s="9"/>
+      <c r="T43" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U43" s="9"/>
+    </row>
+    <row r="44" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="B44" s="2"/>
+      <c r="C44" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" s="2"/>
+      <c r="E44" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" s="2"/>
+      <c r="G44" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="H44" s="2"/>
+      <c r="I44" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J44" s="2"/>
+      <c r="K44" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="L44" s="3"/>
+      <c r="M44" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="N44" s="3"/>
+      <c r="O44" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="P44" s="8"/>
+      <c r="Q44" s="9"/>
+      <c r="R44" s="8"/>
+      <c r="S44" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T44" s="8"/>
+      <c r="U44" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="45" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B45" s="3"/>
+      <c r="C45" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" s="3"/>
+      <c r="E45" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" s="3"/>
+      <c r="G45" s="6"/>
+      <c r="H45" s="3"/>
+      <c r="I45" s="6"/>
+      <c r="J45" s="3"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="3"/>
+      <c r="M45" s="6"/>
+      <c r="N45" s="3"/>
+      <c r="O45" s="6"/>
+      <c r="P45" s="8"/>
+      <c r="Q45" s="9"/>
+      <c r="R45" s="8"/>
+      <c r="S45" s="9"/>
+      <c r="T45" s="8"/>
+      <c r="U45" s="9"/>
+    </row>
+    <row r="46" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C46" s="5"/>
+      <c r="D46" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="6"/>
+      <c r="F46" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46" s="6"/>
+      <c r="H46" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I46" s="6"/>
+      <c r="J46" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K46" s="6"/>
+      <c r="L46" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="M46" s="6"/>
+      <c r="N46" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O46" s="6"/>
+      <c r="P46" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q46" s="9"/>
+      <c r="R46" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="S46" s="9"/>
+      <c r="T46" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="U46" s="9"/>
+    </row>
+    <row r="47" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="B47" s="3"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="3"/>
+      <c r="E47" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="3"/>
+      <c r="G47" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="H47" s="3"/>
+      <c r="I47" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J47" s="3"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="3"/>
+      <c r="M47" s="6"/>
+      <c r="N47" s="3"/>
+      <c r="O47" s="6"/>
+      <c r="P47" s="8"/>
+      <c r="Q47" s="9"/>
+      <c r="R47" s="8"/>
+      <c r="S47" s="9"/>
+      <c r="T47" s="8"/>
+      <c r="U47" s="9"/>
+    </row>
+    <row r="48" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B48" s="2"/>
+      <c r="C48" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" s="2"/>
+      <c r="E48" s="6"/>
+      <c r="F48" s="2"/>
+      <c r="G48" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="H48" s="2"/>
+      <c r="I48" s="5"/>
+      <c r="J48" s="2"/>
+      <c r="K48" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L48" s="2"/>
+      <c r="M48" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N48" s="2"/>
+      <c r="O48" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P48" s="8"/>
+      <c r="Q48" s="9"/>
+      <c r="R48" s="8"/>
+      <c r="S48" s="9"/>
+      <c r="T48" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U48" s="9"/>
+    </row>
+    <row r="49" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C49" s="5"/>
+      <c r="D49" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="5"/>
+      <c r="F49" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="5"/>
+      <c r="H49" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I49" s="5"/>
+      <c r="J49" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K49" s="5"/>
+      <c r="L49" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M49" s="5"/>
+      <c r="N49" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O49" s="5"/>
+      <c r="P49" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q49" s="9"/>
+      <c r="R49" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S49" s="9"/>
+      <c r="T49" s="8"/>
+      <c r="U49" s="9"/>
+    </row>
+    <row r="50" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B50" s="2"/>
+      <c r="C50" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" s="2"/>
+      <c r="E50" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50" s="2"/>
+      <c r="G50" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="H50" s="2"/>
+      <c r="I50" s="5"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L50" s="2"/>
+      <c r="M50" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N50" s="2"/>
+      <c r="O50" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P50" s="8"/>
+      <c r="Q50" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R50" s="8"/>
+      <c r="S50" s="9"/>
+      <c r="T50" s="8"/>
+      <c r="U50" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C51" s="5"/>
+      <c r="D51" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" s="6"/>
+      <c r="F51" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="6"/>
+      <c r="H51" s="3"/>
+      <c r="I51" s="6"/>
+      <c r="J51" s="3"/>
+      <c r="K51" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="L51" s="3"/>
+      <c r="M51" s="6"/>
+      <c r="N51" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="O51" s="6"/>
+      <c r="P51" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q51" s="9"/>
+      <c r="R51" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S51" s="9"/>
+      <c r="T51" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U51" s="9"/>
+    </row>
+    <row r="52" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B52" s="2"/>
+      <c r="C52" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" s="2"/>
+      <c r="E52" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" s="2"/>
+      <c r="G52" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="H52" s="2"/>
+      <c r="I52" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J52" s="2"/>
+      <c r="K52" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="L52" s="3"/>
+      <c r="M52" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="N52" s="3"/>
+      <c r="O52" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="P52" s="8"/>
+      <c r="Q52" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R52" s="8"/>
+      <c r="S52" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T52" s="8"/>
+      <c r="U52" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="53" spans="1:21" ht="50.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I53" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K53" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="L53" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M53" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="N53" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O53" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="P53" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q53" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="R53" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="S53" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="T53" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="U53" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="54" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B54" s="3"/>
+      <c r="C54" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" s="3"/>
+      <c r="E54" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54" s="3"/>
+      <c r="G54" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="H54" s="3"/>
+      <c r="I54" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J54" s="3"/>
+      <c r="K54" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="L54" s="3"/>
+      <c r="M54" s="6"/>
+      <c r="N54" s="3"/>
+      <c r="O54" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="P54" s="8"/>
+      <c r="Q54" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R54" s="8"/>
+      <c r="S54" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T54" s="8"/>
+      <c r="U54" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="55" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B55" s="3"/>
+      <c r="C55" s="6"/>
+      <c r="D55" s="3"/>
+      <c r="E55" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55" s="3"/>
+      <c r="G55" s="6"/>
+      <c r="H55" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="I55" s="6"/>
+      <c r="J55" s="3"/>
+      <c r="K55" s="6"/>
+      <c r="L55" s="3"/>
+      <c r="M55" s="6"/>
+      <c r="N55" s="3"/>
+      <c r="O55" s="6"/>
+      <c r="P55" s="8"/>
+      <c r="Q55" s="9"/>
+      <c r="R55" s="8"/>
+      <c r="S55" s="9"/>
+      <c r="T55" s="8"/>
+      <c r="U55" s="9"/>
+    </row>
+    <row r="56" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="B56" s="3"/>
+      <c r="C56" s="6"/>
+      <c r="D56" s="3"/>
+      <c r="E56" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56" s="3"/>
+      <c r="G56" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="H56" s="3"/>
+      <c r="I56" s="6"/>
+      <c r="J56" s="3"/>
+      <c r="K56" s="6"/>
+      <c r="L56" s="3"/>
+      <c r="M56" s="6"/>
+      <c r="N56" s="3"/>
+      <c r="O56" s="6"/>
+      <c r="P56" s="8"/>
+      <c r="Q56" s="9"/>
+      <c r="R56" s="8"/>
+      <c r="S56" s="9"/>
+      <c r="T56" s="8"/>
+      <c r="U56" s="9"/>
+    </row>
+    <row r="57" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="B57" s="3"/>
+      <c r="C57" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="3"/>
+      <c r="E57" s="6"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="H57" s="3"/>
+      <c r="I57" s="6"/>
+      <c r="J57" s="3"/>
+      <c r="K57" s="6"/>
+      <c r="L57" s="3"/>
+      <c r="M57" s="6"/>
+      <c r="N57" s="3"/>
+      <c r="O57" s="6"/>
+      <c r="P57" s="8"/>
+      <c r="Q57" s="9"/>
+      <c r="R57" s="8"/>
+      <c r="S57" s="9"/>
+      <c r="T57" s="8"/>
+      <c r="U57" s="9"/>
+    </row>
+    <row r="58" spans="1:21" ht="50.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="3"/>
+      <c r="E58" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" s="3"/>
+      <c r="G58" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="H58" s="3"/>
+      <c r="I58" s="6"/>
+      <c r="J58" s="3"/>
+      <c r="K58" s="6"/>
+      <c r="L58" s="3"/>
+      <c r="M58" s="6"/>
+      <c r="N58" s="3"/>
+      <c r="O58" s="6"/>
+      <c r="P58" s="8"/>
+      <c r="Q58" s="9"/>
+      <c r="R58" s="8"/>
+      <c r="S58" s="9"/>
+      <c r="T58" s="8"/>
+      <c r="U58" s="9"/>
+    </row>
+    <row r="59" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B59" s="2"/>
+      <c r="C59" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="2"/>
+      <c r="E59" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59" s="2"/>
+      <c r="G59" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="H59" s="2"/>
+      <c r="I59" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J59" s="2"/>
+      <c r="K59" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L59" s="2"/>
+      <c r="M59" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N59" s="2"/>
+      <c r="O59" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P59" s="8"/>
+      <c r="Q59" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R59" s="8"/>
+      <c r="S59" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T59" s="8"/>
+      <c r="U59" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="60" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="B60" s="2"/>
+      <c r="C60" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="2"/>
+      <c r="E60" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" s="2"/>
+      <c r="G60" s="6"/>
+      <c r="H60" s="2"/>
+      <c r="I60" s="5"/>
+      <c r="J60" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K60" s="5"/>
+      <c r="L60" s="2"/>
+      <c r="M60" s="5"/>
+      <c r="N60" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O60" s="5"/>
+      <c r="P60" s="8"/>
+      <c r="Q60" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R60" s="8"/>
+      <c r="S60" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T60" s="8"/>
+      <c r="U60" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="61" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C61" s="5"/>
+      <c r="D61" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" s="6"/>
+      <c r="F61" s="2"/>
+      <c r="G61" s="6"/>
+      <c r="H61" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I61" s="5"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="5"/>
+      <c r="L61" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M61" s="5"/>
+      <c r="N61" s="2"/>
+      <c r="O61" s="5"/>
+      <c r="P61" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q61" s="9"/>
+      <c r="R61" s="8"/>
+      <c r="S61" s="9"/>
+      <c r="T61" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U61" s="9"/>
+    </row>
+    <row r="62" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I62" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J62" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K62" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L62" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N62" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O62" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P62" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R62" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S62" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T62" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U62" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="63" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B63" s="2"/>
+      <c r="C63" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" s="2"/>
+      <c r="E63" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" s="2"/>
+      <c r="G63" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H63" s="2"/>
+      <c r="I63" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J63" s="2"/>
+      <c r="K63" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L63" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N63" s="2"/>
+      <c r="O63" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P63" s="8"/>
+      <c r="Q63" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R63" s="8"/>
+      <c r="S63" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T63" s="8"/>
+      <c r="U63" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="23" t="s">
         <v>89</v>
       </c>
-      <c r="D1" s="31" t="s">
-[...674 lines deleted...]
-      <c r="A18" s="22" t="s">
+      <c r="B64" s="2"/>
+      <c r="C64" s="5"/>
+      <c r="D64" s="2"/>
+      <c r="E64" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" s="2"/>
+      <c r="G64" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H64" s="2"/>
+      <c r="I64" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J64" s="2"/>
+      <c r="K64" s="5"/>
+      <c r="L64" s="2"/>
+      <c r="M64" s="5"/>
+      <c r="N64" s="2"/>
+      <c r="O64" s="5"/>
+      <c r="P64" s="8"/>
+      <c r="Q64" s="9"/>
+      <c r="R64" s="8"/>
+      <c r="S64" s="9"/>
+      <c r="T64" s="8"/>
+      <c r="U64" s="9"/>
+    </row>
+    <row r="65" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="23" t="s">
+        <v>72</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C65" s="5"/>
+      <c r="D65" s="2"/>
+      <c r="E65" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" s="2"/>
+      <c r="G65" s="5"/>
+      <c r="H65" s="2"/>
+      <c r="I65" s="5"/>
+      <c r="J65" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K65" s="5"/>
+      <c r="L65" s="2"/>
+      <c r="M65" s="5"/>
+      <c r="N65" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O65" s="5"/>
+      <c r="P65" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q65" s="9"/>
+      <c r="R65" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S65" s="9"/>
+      <c r="T65" s="8"/>
+      <c r="U65" s="9"/>
+    </row>
+    <row r="66" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C66" s="5"/>
+      <c r="D66" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" s="5"/>
+      <c r="F66" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" s="5"/>
+      <c r="H66" s="2"/>
+      <c r="I66" s="5"/>
+      <c r="J66" s="2"/>
+      <c r="K66" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L66" s="2"/>
+      <c r="M66" s="5"/>
+      <c r="N66" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O66" s="5"/>
+      <c r="P66" s="8"/>
+      <c r="Q66" s="9"/>
+      <c r="R66" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S66" s="9"/>
+      <c r="T66" s="8"/>
+      <c r="U66" s="9"/>
+    </row>
+    <row r="67" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B67" s="3"/>
+      <c r="C67" s="6"/>
+      <c r="D67" s="3"/>
+      <c r="E67" s="6"/>
+      <c r="F67" s="3"/>
+      <c r="G67" s="6"/>
+      <c r="H67" s="3"/>
+      <c r="I67" s="6"/>
+      <c r="J67" s="3"/>
+      <c r="K67" s="6"/>
+      <c r="L67" s="3"/>
+      <c r="M67" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="N67" s="3"/>
+      <c r="O67" s="6"/>
+      <c r="P67" s="8"/>
+      <c r="Q67" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R67" s="8"/>
+      <c r="S67" s="9"/>
+      <c r="T67" s="8"/>
+      <c r="U67" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="68" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H68" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="I68" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="J68" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K68" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="L68" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="M68" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N68" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="O68" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="P68" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q68" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R68" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="S68" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T68" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="U68" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="69" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="9"/>
-[...396 lines deleted...]
-      <c r="A27" s="18" t="s">
+      <c r="B69" s="3"/>
+      <c r="C69" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" s="3"/>
+      <c r="E69" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69" s="3"/>
+      <c r="G69" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H69" s="3"/>
+      <c r="I69" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="J69" s="3"/>
+      <c r="K69" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="L69" s="3"/>
+      <c r="M69" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="N69" s="3"/>
+      <c r="O69" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="P69" s="8"/>
+      <c r="Q69" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="R69" s="8"/>
+      <c r="S69" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="T69" s="8"/>
+      <c r="U69" s="9" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="70" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="B27" s="9"/>
-[...1695 lines deleted...]
-      <c r="J70" s="9"/>
+      <c r="B70" s="3"/>
+      <c r="C70" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" s="3"/>
+      <c r="E70" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70" s="3"/>
+      <c r="G70" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="H70" s="3"/>
+      <c r="I70" s="6"/>
+      <c r="J70" s="3"/>
       <c r="K70" s="6"/>
-      <c r="L70" s="9"/>
+      <c r="L70" s="3"/>
       <c r="M70" s="6"/>
-      <c r="N70" s="9"/>
-[...287 lines deleted...]
-      <c r="T77" s="20"/>
+      <c r="N70" s="3"/>
+      <c r="O70" s="6"/>
+      <c r="P70" s="8"/>
+      <c r="Q70" s="9"/>
+      <c r="R70" s="8"/>
+      <c r="S70" s="9"/>
+      <c r="T70" s="8"/>
+      <c r="U70" s="9"/>
+    </row>
+    <row r="71" spans="1:21" ht="33.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="7"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:T77" xr:uid="{C1BAA80F-81C8-4CE0-A367-FDFE74B1C334}"/>
-[...59 lines deleted...]
-  </hyperlinks>
+  <autoFilter ref="A1:U70" xr:uid="{C1BAA80F-81C8-4CE0-A367-FDFE74B1C334}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:U92">
+    <sortCondition ref="A2:A92"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId59"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8EEF3E15-3742-493D-B537-F56412A37E22}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.3">
-      <c r="A1" s="3"/>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A1" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>